--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -1,142 +1,155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\sixm40-170\Odd_Statistiky_Controlling\612 Controlling\Web\FINAL 2025-03 - Tomas průběžná oprava - KONTROLA\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\- Web -\2026\3\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5DDFBE13-D264-45D6-B33F-81853CD75043}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11580"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Saldo leden - březen" sheetId="1" r:id="rId1"/>
     <sheet name="Starší údaje" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Saldo leden - březen'!$B$2:$O$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Starší údaje'!$B$2:$O$9</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L7" i="2" l="1"/>
+  <c r="M7" i="2" l="1"/>
+  <c r="L7" i="2"/>
   <c r="K7" i="2"/>
   <c r="J7" i="2"/>
   <c r="I7" i="2"/>
   <c r="H7" i="2"/>
   <c r="G7" i="2"/>
   <c r="F7" i="2"/>
   <c r="E7" i="2"/>
   <c r="D7" i="2"/>
   <c r="C7" i="2"/>
   <c r="O7" i="1"/>
   <c r="N7" i="1"/>
   <c r="M7" i="1"/>
   <c r="L7" i="1"/>
   <c r="K7" i="1"/>
   <c r="J7" i="1"/>
   <c r="I7" i="1"/>
   <c r="H7" i="1"/>
   <c r="G7" i="1"/>
   <c r="F7" i="1"/>
   <c r="E7" i="1"/>
   <c r="D7" i="1"/>
   <c r="C7" i="1"/>
   <c r="B2" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="5">
   <si>
     <t>(v mil. Kč)</t>
   </si>
   <si>
     <t>Příjmy
 z důchodového a nemocenského pojištění</t>
   </si>
   <si>
     <t>Výdaje 
 na důchodové a nemocenské pojištění</t>
   </si>
   <si>
     <t>Saldo</t>
   </si>
   <si>
     <t>Srovnání příjmů a výdajů sociálního zabezpečení - leden až březen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="#,##0.00000"/>
     <numFmt numFmtId="166" formatCode="#,##0.000000"/>
     <numFmt numFmtId="167" formatCode="#,##0.000"/>
     <numFmt numFmtId="168" formatCode="#,##0.00000000"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="Times New Roman CE"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
@@ -171,50 +184,57 @@
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF0000FF"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF005E1D"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB5C8AC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
@@ -232,118 +252,121 @@
       <top style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </top>
       <bottom style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
-    <cellStyle name="Normální 2" xfId="1"/>
+    <cellStyle name="Normální 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Procenta" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFE8EEE6"/>
       <color rgb="FF595959"/>
       <color rgb="FF87A67A"/>
       <color rgb="FFB5C8AC"/>
       <color rgb="FF005E1D"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -381,252 +404,252 @@
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>   Příjmy z důchodového a nemocenského pojištění</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="005E1D"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:numRef>
               <c:f>'Saldo leden - březen'!$C$4:$O$4</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>2013</c:v>
+                  <c:v>2014</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2014</c:v>
+                  <c:v>2015</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2015</c:v>
+                  <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2016</c:v>
+                  <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2017</c:v>
+                  <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2018</c:v>
+                  <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2019</c:v>
+                  <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2020</c:v>
+                  <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>2021</c:v>
+                  <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>2022</c:v>
+                  <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>2023</c:v>
+                  <c:v>2024</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>2024</c:v>
+                  <c:v>2025</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>2025</c:v>
+                  <c:v>2026</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Saldo leden - březen'!$C$5:$O$5</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>85216.783789090012</c:v>
+                  <c:v>87097.567584410004</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>87097.567584410004</c:v>
+                  <c:v>91250.500557110019</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>91250.500557110019</c:v>
+                  <c:v>96183.181597219998</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>96183.181597219998</c:v>
+                  <c:v>103415.89826714</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>103415.89826714</c:v>
+                  <c:v>113688.27330682002</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>113688.27330682002</c:v>
+                  <c:v>122944.07976950001</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>122944.07976950001</c:v>
+                  <c:v>128601.19775857001</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>128601.19775857001</c:v>
+                  <c:v>131886.51664016998</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>131886.51664016998</c:v>
+                  <c:v>138491.43984055999</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>138491.43984055999</c:v>
+                  <c:v>153577.36010923999</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>153577.36010923999</c:v>
+                  <c:v>166416.13922372001</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>166416.13922372001</c:v>
+                  <c:v>179594.66441542</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>179594.66441542</c:v>
+                  <c:v>191722.54314244998</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-5EB5-4AC0-BE29-0135483FC688}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>   Výdaje na důchodové a nemocenské pojištění</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="B5C8AC"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:numRef>
               <c:f>'Saldo leden - březen'!$C$4:$O$4</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>2013</c:v>
+                  <c:v>2014</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2014</c:v>
+                  <c:v>2015</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2015</c:v>
+                  <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2016</c:v>
+                  <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2017</c:v>
+                  <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2018</c:v>
+                  <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2019</c:v>
+                  <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2020</c:v>
+                  <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>2021</c:v>
+                  <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>2022</c:v>
+                  <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>2023</c:v>
+                  <c:v>2024</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>2024</c:v>
+                  <c:v>2025</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>2025</c:v>
+                  <c:v>2026</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Saldo leden - březen'!$C$6:$O$6</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>93977.879372859999</c:v>
+                  <c:v>92058.650150630012</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>92058.650150630012</c:v>
+                  <c:v>95953.877481610005</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>95953.877481610005</c:v>
+                  <c:v>102710.19155921999</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>102710.19155921999</c:v>
+                  <c:v>108653.67770689999</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>108653.67770689999</c:v>
+                  <c:v>114413.31038849201</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>114413.31038849201</c:v>
+                  <c:v>123574.11748461</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>123574.11748461</c:v>
+                  <c:v>134012.76352252002</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>134012.76352252002</c:v>
+                  <c:v>144691.2297386</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>144691.2297386</c:v>
+                  <c:v>151994.48011501002</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>151994.48011501002</c:v>
+                  <c:v>180127.75034960001</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>180127.75034960001</c:v>
+                  <c:v>189332.49099873001</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>189332.49099873001</c:v>
+                  <c:v>188256.69905388</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>188256.69905388</c:v>
+                  <c:v>196906.97247703999</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-5EB5-4AC0-BE29-0135483FC688}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="130"/>
         <c:axId val="169563264"/>
         <c:axId val="169565184"/>
       </c:barChart>
       <c:scatterChart>
         <c:scatterStyle val="lineMarker"/>
         <c:varyColors val="0"/>
@@ -664,87 +687,87 @@
                         </a:gs>
                         <a:gs pos="42000">
                           <a:srgbClr val="00B050"/>
                         </a:gs>
                       </a:gsLst>
                       <a:lin ang="5400000" scaled="1"/>
                     </a:gradFill>
                   </a:ln>
                 </c:spPr>
                 <c:marker>
                   <c:symbol val="none"/>
                 </c:marker>
                 <c:yVal>
                   <c:numRef>
                     <c:extLst>
                       <c:ext uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
                           <c15:sqref>'Saldo leden - březen'!$C$7:$O$7</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:numCache>
                       <c:formatCode>#,##0</c:formatCode>
                       <c:ptCount val="13"/>
                       <c:pt idx="0">
-                        <c:v>-8761.0955837699876</c:v>
+                        <c:v>-4961.0825662200077</c:v>
                       </c:pt>
                       <c:pt idx="1">
-                        <c:v>-4961.0825662200077</c:v>
+                        <c:v>-4703.3769244999858</c:v>
                       </c:pt>
                       <c:pt idx="2">
-                        <c:v>-4703.3769244999858</c:v>
+                        <c:v>-6527.0099619999964</c:v>
                       </c:pt>
                       <c:pt idx="3">
-                        <c:v>-6527.0099619999964</c:v>
+                        <c:v>-5237.7794397599937</c:v>
                       </c:pt>
                       <c:pt idx="4">
-                        <c:v>-5237.7794397599937</c:v>
+                        <c:v>-725.03708167199511</c:v>
                       </c:pt>
                       <c:pt idx="5">
-                        <c:v>-725.03708167199511</c:v>
+                        <c:v>-630.0377151099965</c:v>
                       </c:pt>
                       <c:pt idx="6">
-                        <c:v>-630.0377151099965</c:v>
+                        <c:v>-5411.5657639500132</c:v>
                       </c:pt>
                       <c:pt idx="7">
-                        <c:v>-5411.5657639500132</c:v>
+                        <c:v>-12804.713098430017</c:v>
                       </c:pt>
                       <c:pt idx="8">
-                        <c:v>-12804.713098430017</c:v>
+                        <c:v>-13503.040274450032</c:v>
                       </c:pt>
                       <c:pt idx="9">
-                        <c:v>-13503.040274450032</c:v>
+                        <c:v>-26550.390240360022</c:v>
                       </c:pt>
                       <c:pt idx="10">
-                        <c:v>-26550.390240360022</c:v>
+                        <c:v>-22916.35177501</c:v>
                       </c:pt>
                       <c:pt idx="11">
-                        <c:v>-22916.35177501</c:v>
+                        <c:v>-8662.034638459998</c:v>
                       </c:pt>
                       <c:pt idx="12">
-                        <c:v>-8662.034638459998</c:v>
+                        <c:v>-5184.4293345900078</c:v>
                       </c:pt>
                     </c:numCache>
                   </c:numRef>
                 </c:yVal>
                 <c:smooth val="0"/>
                 <c:extLst>
                   <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                     <c16:uniqueId val="{00000002-5EB5-4AC0-BE29-0135483FC688}"/>
                   </c:ext>
                 </c:extLst>
               </c15:ser>
             </c15:filteredScatterSeries>
           </c:ext>
         </c:extLst>
       </c:scatterChart>
       <c:catAx>
         <c:axId val="169563264"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
@@ -952,411 +975,411 @@
           <c:order val="2"/>
           <c:tx>
             <c:v>   Saldo</c:v>
           </c:tx>
           <c:spPr>
             <a:pattFill prst="dkUpDiag">
               <a:fgClr>
                 <a:srgbClr val="B5C8AC"/>
               </a:fgClr>
               <a:bgClr>
                 <a:srgbClr val="005E1D"/>
               </a:bgClr>
             </a:pattFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:numRef>
               <c:f>'Saldo leden - březen'!$C$4:$O$4</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>2013</c:v>
+                  <c:v>2014</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2014</c:v>
+                  <c:v>2015</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2015</c:v>
+                  <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2016</c:v>
+                  <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2017</c:v>
+                  <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2018</c:v>
+                  <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2019</c:v>
+                  <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2020</c:v>
+                  <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>2021</c:v>
+                  <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>2022</c:v>
+                  <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>2023</c:v>
+                  <c:v>2024</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>2024</c:v>
+                  <c:v>2025</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>2025</c:v>
+                  <c:v>2026</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Saldo leden - březen'!$C$7:$O$7</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>-8761.0955837699876</c:v>
+                  <c:v>-4961.0825662200077</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>-4961.0825662200077</c:v>
+                  <c:v>-4703.3769244999858</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>-4703.3769244999858</c:v>
+                  <c:v>-6527.0099619999964</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>-6527.0099619999964</c:v>
+                  <c:v>-5237.7794397599937</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>-5237.7794397599937</c:v>
+                  <c:v>-725.03708167199511</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>-725.03708167199511</c:v>
+                  <c:v>-630.0377151099965</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>-630.0377151099965</c:v>
+                  <c:v>-5411.5657639500132</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>-5411.5657639500132</c:v>
+                  <c:v>-12804.713098430017</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>-12804.713098430017</c:v>
+                  <c:v>-13503.040274450032</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>-13503.040274450032</c:v>
+                  <c:v>-26550.390240360022</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>-26550.390240360022</c:v>
+                  <c:v>-22916.35177501</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>-22916.35177501</c:v>
+                  <c:v>-8662.034638459998</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>-8662.034638459998</c:v>
+                  <c:v>-5184.4293345900078</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-4F8D-4C36-8A30-86EA384DCB3B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="320"/>
         <c:axId val="169563264"/>
         <c:axId val="169565184"/>
         <c:extLst>
           <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
             <c15:filteredBarSeries>
               <c15:ser>
                 <c:idx val="0"/>
                 <c:order val="0"/>
                 <c:tx>
                   <c:v>   Příjmy z důchodového a nemocenského pojištění</c:v>
                 </c:tx>
                 <c:spPr>
                   <a:solidFill>
                     <a:srgbClr val="008000"/>
                   </a:solidFill>
                 </c:spPr>
                 <c:invertIfNegative val="0"/>
                 <c:cat>
                   <c:numRef>
                     <c:extLst>
                       <c:ext uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
                           <c15:sqref>'Saldo leden - březen'!$C$4:$O$4</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:numCache>
                       <c:formatCode>General</c:formatCode>
                       <c:ptCount val="13"/>
                       <c:pt idx="0">
-                        <c:v>2013</c:v>
+                        <c:v>2014</c:v>
                       </c:pt>
                       <c:pt idx="1">
-                        <c:v>2014</c:v>
+                        <c:v>2015</c:v>
                       </c:pt>
                       <c:pt idx="2">
-                        <c:v>2015</c:v>
+                        <c:v>2016</c:v>
                       </c:pt>
                       <c:pt idx="3">
-                        <c:v>2016</c:v>
+                        <c:v>2017</c:v>
                       </c:pt>
                       <c:pt idx="4">
-                        <c:v>2017</c:v>
+                        <c:v>2018</c:v>
                       </c:pt>
                       <c:pt idx="5">
-                        <c:v>2018</c:v>
+                        <c:v>2019</c:v>
                       </c:pt>
                       <c:pt idx="6">
-                        <c:v>2019</c:v>
+                        <c:v>2020</c:v>
                       </c:pt>
                       <c:pt idx="7">
-                        <c:v>2020</c:v>
+                        <c:v>2021</c:v>
                       </c:pt>
                       <c:pt idx="8">
-                        <c:v>2021</c:v>
+                        <c:v>2022</c:v>
                       </c:pt>
                       <c:pt idx="9">
-                        <c:v>2022</c:v>
+                        <c:v>2023</c:v>
                       </c:pt>
                       <c:pt idx="10">
-                        <c:v>2023</c:v>
+                        <c:v>2024</c:v>
                       </c:pt>
                       <c:pt idx="11">
-                        <c:v>2024</c:v>
+                        <c:v>2025</c:v>
                       </c:pt>
                       <c:pt idx="12">
-                        <c:v>2025</c:v>
+                        <c:v>2026</c:v>
                       </c:pt>
                     </c:numCache>
                   </c:numRef>
                 </c:cat>
                 <c:val>
                   <c:numRef>
                     <c:extLst>
                       <c:ext uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
                           <c15:sqref>'Saldo leden - březen'!$C$5:$O$5</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:numCache>
                       <c:formatCode>#,##0</c:formatCode>
                       <c:ptCount val="13"/>
                       <c:pt idx="0">
-                        <c:v>85216.783789090012</c:v>
+                        <c:v>87097.567584410004</c:v>
                       </c:pt>
                       <c:pt idx="1">
-                        <c:v>87097.567584410004</c:v>
+                        <c:v>91250.500557110019</c:v>
                       </c:pt>
                       <c:pt idx="2">
-                        <c:v>91250.500557110019</c:v>
+                        <c:v>96183.181597219998</c:v>
                       </c:pt>
                       <c:pt idx="3">
-                        <c:v>96183.181597219998</c:v>
+                        <c:v>103415.89826714</c:v>
                       </c:pt>
                       <c:pt idx="4">
-                        <c:v>103415.89826714</c:v>
+                        <c:v>113688.27330682002</c:v>
                       </c:pt>
                       <c:pt idx="5">
-                        <c:v>113688.27330682002</c:v>
+                        <c:v>122944.07976950001</c:v>
                       </c:pt>
                       <c:pt idx="6">
-                        <c:v>122944.07976950001</c:v>
+                        <c:v>128601.19775857001</c:v>
                       </c:pt>
                       <c:pt idx="7">
-                        <c:v>128601.19775857001</c:v>
+                        <c:v>131886.51664016998</c:v>
                       </c:pt>
                       <c:pt idx="8">
-                        <c:v>131886.51664016998</c:v>
+                        <c:v>138491.43984055999</c:v>
                       </c:pt>
                       <c:pt idx="9">
-                        <c:v>138491.43984055999</c:v>
+                        <c:v>153577.36010923999</c:v>
                       </c:pt>
                       <c:pt idx="10">
-                        <c:v>153577.36010923999</c:v>
+                        <c:v>166416.13922372001</c:v>
                       </c:pt>
                       <c:pt idx="11">
-                        <c:v>166416.13922372001</c:v>
+                        <c:v>179594.66441542</c:v>
                       </c:pt>
                       <c:pt idx="12">
-                        <c:v>179594.66441542</c:v>
+                        <c:v>191722.54314244998</c:v>
                       </c:pt>
                     </c:numCache>
                   </c:numRef>
                 </c:val>
                 <c:extLst>
                   <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                     <c16:uniqueId val="{00000001-4F8D-4C36-8A30-86EA384DCB3B}"/>
                   </c:ext>
                 </c:extLst>
               </c15:ser>
             </c15:filteredBarSeries>
             <c15:filteredBarSeries>
               <c15:ser>
                 <c:idx val="1"/>
                 <c:order val="1"/>
                 <c:tx>
                   <c:v>   Výdaje na důchodové a nemocenské pojištění</c:v>
                 </c:tx>
                 <c:spPr>
                   <a:solidFill>
                     <a:schemeClr val="accent6">
                       <a:lumMod val="40000"/>
                       <a:lumOff val="60000"/>
                     </a:schemeClr>
                   </a:solidFill>
                   <a:ln>
                     <a:solidFill>
                       <a:srgbClr val="777777"/>
                     </a:solidFill>
                   </a:ln>
                 </c:spPr>
                 <c:invertIfNegative val="0"/>
                 <c:cat>
                   <c:numRef>
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
                           <c15:sqref>'Saldo leden - březen'!$C$4:$O$4</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:numCache>
                       <c:formatCode>General</c:formatCode>
                       <c:ptCount val="13"/>
                       <c:pt idx="0">
-                        <c:v>2013</c:v>
+                        <c:v>2014</c:v>
                       </c:pt>
                       <c:pt idx="1">
-                        <c:v>2014</c:v>
+                        <c:v>2015</c:v>
                       </c:pt>
                       <c:pt idx="2">
-                        <c:v>2015</c:v>
+                        <c:v>2016</c:v>
                       </c:pt>
                       <c:pt idx="3">
-                        <c:v>2016</c:v>
+                        <c:v>2017</c:v>
                       </c:pt>
                       <c:pt idx="4">
-                        <c:v>2017</c:v>
+                        <c:v>2018</c:v>
                       </c:pt>
                       <c:pt idx="5">
-                        <c:v>2018</c:v>
+                        <c:v>2019</c:v>
                       </c:pt>
                       <c:pt idx="6">
-                        <c:v>2019</c:v>
+                        <c:v>2020</c:v>
                       </c:pt>
                       <c:pt idx="7">
-                        <c:v>2020</c:v>
+                        <c:v>2021</c:v>
                       </c:pt>
                       <c:pt idx="8">
-                        <c:v>2021</c:v>
+                        <c:v>2022</c:v>
                       </c:pt>
                       <c:pt idx="9">
-                        <c:v>2022</c:v>
+                        <c:v>2023</c:v>
                       </c:pt>
                       <c:pt idx="10">
-                        <c:v>2023</c:v>
+                        <c:v>2024</c:v>
                       </c:pt>
                       <c:pt idx="11">
-                        <c:v>2024</c:v>
+                        <c:v>2025</c:v>
                       </c:pt>
                       <c:pt idx="12">
-                        <c:v>2025</c:v>
+                        <c:v>2026</c:v>
                       </c:pt>
                     </c:numCache>
                   </c:numRef>
                 </c:cat>
                 <c:val>
                   <c:numRef>
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
                           <c15:sqref>'Saldo leden - březen'!$C$6:$O$6</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:numCache>
                       <c:formatCode>#,##0</c:formatCode>
                       <c:ptCount val="13"/>
                       <c:pt idx="0">
-                        <c:v>93977.879372859999</c:v>
+                        <c:v>92058.650150630012</c:v>
                       </c:pt>
                       <c:pt idx="1">
-                        <c:v>92058.650150630012</c:v>
+                        <c:v>95953.877481610005</c:v>
                       </c:pt>
                       <c:pt idx="2">
-                        <c:v>95953.877481610005</c:v>
+                        <c:v>102710.19155921999</c:v>
                       </c:pt>
                       <c:pt idx="3">
-                        <c:v>102710.19155921999</c:v>
+                        <c:v>108653.67770689999</c:v>
                       </c:pt>
                       <c:pt idx="4">
-                        <c:v>108653.67770689999</c:v>
+                        <c:v>114413.31038849201</c:v>
                       </c:pt>
                       <c:pt idx="5">
-                        <c:v>114413.31038849201</c:v>
+                        <c:v>123574.11748461</c:v>
                       </c:pt>
                       <c:pt idx="6">
-                        <c:v>123574.11748461</c:v>
+                        <c:v>134012.76352252002</c:v>
                       </c:pt>
                       <c:pt idx="7">
-                        <c:v>134012.76352252002</c:v>
+                        <c:v>144691.2297386</c:v>
                       </c:pt>
                       <c:pt idx="8">
-                        <c:v>144691.2297386</c:v>
+                        <c:v>151994.48011501002</c:v>
                       </c:pt>
                       <c:pt idx="9">
-                        <c:v>151994.48011501002</c:v>
+                        <c:v>180127.75034960001</c:v>
                       </c:pt>
                       <c:pt idx="10">
-                        <c:v>180127.75034960001</c:v>
+                        <c:v>189332.49099873001</c:v>
                       </c:pt>
                       <c:pt idx="11">
-                        <c:v>189332.49099873001</c:v>
+                        <c:v>188256.69905388</c:v>
                       </c:pt>
                       <c:pt idx="12">
-                        <c:v>188256.69905388</c:v>
+                        <c:v>196906.97247703999</c:v>
                       </c:pt>
                     </c:numCache>
                   </c:numRef>
                 </c:val>
                 <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                   <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                     <c16:uniqueId val="{00000002-4F8D-4C36-8A30-86EA384DCB3B}"/>
                   </c:ext>
                 </c:extLst>
               </c15:ser>
             </c15:filteredBarSeries>
           </c:ext>
         </c:extLst>
       </c:barChart>
       <c:catAx>
         <c:axId val="169563264"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
@@ -1511,51 +1534,57 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>371475</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5799793" cy="278089"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="TextovéPole 1"/>
+        <xdr:cNvPr id="2" name="TextovéPole 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4133850" y="3971925"/>
           <a:ext cx="5799793" cy="278089"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -1575,110 +1604,128 @@
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Příjmy z důchodového pojištění v časové řadě a v aktuálním období dle typu plátce</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1704976</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>122702</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>682201</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>83927</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="9" name="Graf 8"/>
+        <xdr:cNvPr id="9" name="Graf 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1704976</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>682201</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>151399</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="10" name="Graf 9"/>
+        <xdr:cNvPr id="10" name="Graf 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>635454</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>122702</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5029647" cy="278089"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11" name="TextovéPole 10"/>
+        <xdr:cNvPr id="11" name="TextovéPole 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5207454" y="2046752"/>
           <a:ext cx="5029647" cy="278089"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -1737,51 +1784,57 @@
             <a:rPr lang="cs-CZ" sz="1200">
               <a:solidFill>
                 <a:srgbClr val="595959"/>
               </a:solidFill>
               <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>v časové řadě</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>415017</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2730427" cy="278089"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12" name="TextovéPole 11"/>
+        <xdr:cNvPr id="12" name="TextovéPole 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6415767" y="4924425"/>
           <a:ext cx="2730427" cy="278089"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -2081,420 +2134,424 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:P40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="B2:Q40"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.5" style="3" customWidth="1"/>
     <col min="2" max="2" width="38.75" style="3" customWidth="1"/>
     <col min="3" max="15" width="9.375" style="3" customWidth="1"/>
     <col min="16" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
     </row>
-    <row r="3" spans="2:16" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:17" x14ac:dyDescent="0.2">
       <c r="B3" s="10"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
       <c r="N3" s="11"/>
       <c r="O3" s="12" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="2:16" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:17" x14ac:dyDescent="0.2">
       <c r="B4" s="13"/>
       <c r="C4" s="14">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D4" s="14">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="E4" s="14">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="F4" s="14">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G4" s="14">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="H4" s="14">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="I4" s="14">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="J4" s="14">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="K4" s="14">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="L4" s="14">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="M4" s="14">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="N4" s="14">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="O4" s="14">
-        <v>2025</v>
-[...2 lines deleted...]
-    <row r="5" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="8">
-        <v>85216.783789090012</v>
+        <v>87097.567584410004</v>
       </c>
       <c r="D5" s="8">
-        <v>87097.567584410004</v>
+        <v>91250.500557110019</v>
       </c>
       <c r="E5" s="8">
-        <v>91250.500557110019</v>
+        <v>96183.181597219998</v>
       </c>
       <c r="F5" s="8">
-        <v>96183.181597219998</v>
+        <v>103415.89826714</v>
       </c>
       <c r="G5" s="8">
-        <v>103415.89826714</v>
+        <v>113688.27330682002</v>
       </c>
       <c r="H5" s="8">
-        <v>113688.27330682002</v>
+        <v>122944.07976950001</v>
       </c>
       <c r="I5" s="8">
-        <v>122944.07976950001</v>
+        <v>128601.19775857001</v>
       </c>
       <c r="J5" s="8">
-        <v>128601.19775857001</v>
+        <v>131886.51664016998</v>
       </c>
       <c r="K5" s="8">
-        <v>131886.51664016998</v>
+        <v>138491.43984055999</v>
       </c>
       <c r="L5" s="8">
-        <v>138491.43984055999</v>
+        <v>153577.36010923999</v>
       </c>
       <c r="M5" s="8">
-        <v>153577.36010923999</v>
+        <v>166416.13922372001</v>
       </c>
       <c r="N5" s="8">
-        <v>166416.13922372001</v>
+        <v>179594.66441542</v>
       </c>
       <c r="O5" s="8">
-        <v>179594.66441542</v>
-[...2 lines deleted...]
-    <row r="6" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>191722.54314244998</v>
+      </c>
+      <c r="P5" s="25"/>
+      <c r="Q5" s="25"/>
+    </row>
+    <row r="6" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="21" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="15">
-        <v>93977.879372859999</v>
+        <v>92058.650150630012</v>
       </c>
       <c r="D6" s="15">
-        <v>92058.650150630012</v>
+        <v>95953.877481610005</v>
       </c>
       <c r="E6" s="15">
-        <v>95953.877481610005</v>
+        <v>102710.19155921999</v>
       </c>
       <c r="F6" s="15">
-        <v>102710.19155921999</v>
+        <v>108653.67770689999</v>
       </c>
       <c r="G6" s="15">
-        <v>108653.67770689999</v>
+        <v>114413.31038849201</v>
       </c>
       <c r="H6" s="15">
-        <v>114413.31038849201</v>
+        <v>123574.11748461</v>
       </c>
       <c r="I6" s="15">
-        <v>123574.11748461</v>
+        <v>134012.76352252002</v>
       </c>
       <c r="J6" s="15">
-        <v>134012.76352252002</v>
+        <v>144691.2297386</v>
       </c>
       <c r="K6" s="15">
-        <v>144691.2297386</v>
+        <v>151994.48011501002</v>
       </c>
       <c r="L6" s="15">
-        <v>151994.48011501002</v>
+        <v>180127.75034960001</v>
       </c>
       <c r="M6" s="15">
-        <v>180127.75034960001</v>
+        <v>189332.49099873001</v>
       </c>
       <c r="N6" s="15">
-        <v>189332.49099873001</v>
+        <v>188256.69905388</v>
       </c>
       <c r="O6" s="15">
-        <v>188256.69905388</v>
-[...2 lines deleted...]
-    <row r="7" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+        <v>196906.97247703999</v>
+      </c>
+      <c r="P6" s="25"/>
+    </row>
+    <row r="7" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="17">
         <f>C5-C6</f>
-        <v>-8761.0955837699876</v>
+        <v>-4961.0825662200077</v>
       </c>
       <c r="D7" s="17">
         <f t="shared" ref="D7:O7" si="0">D5-D6</f>
-        <v>-4961.0825662200077</v>
+        <v>-4703.3769244999858</v>
       </c>
       <c r="E7" s="17">
         <f t="shared" si="0"/>
-        <v>-4703.3769244999858</v>
+        <v>-6527.0099619999964</v>
       </c>
       <c r="F7" s="17">
         <f t="shared" si="0"/>
-        <v>-6527.0099619999964</v>
+        <v>-5237.7794397599937</v>
       </c>
       <c r="G7" s="17">
         <f t="shared" si="0"/>
-        <v>-5237.7794397599937</v>
+        <v>-725.03708167199511</v>
       </c>
       <c r="H7" s="17">
         <f t="shared" si="0"/>
-        <v>-725.03708167199511</v>
+        <v>-630.0377151099965</v>
       </c>
       <c r="I7" s="17">
         <f t="shared" si="0"/>
-        <v>-630.0377151099965</v>
+        <v>-5411.5657639500132</v>
       </c>
       <c r="J7" s="17">
         <f t="shared" si="0"/>
-        <v>-5411.5657639500132</v>
+        <v>-12804.713098430017</v>
       </c>
       <c r="K7" s="17">
         <f t="shared" si="0"/>
-        <v>-12804.713098430017</v>
+        <v>-13503.040274450032</v>
       </c>
       <c r="L7" s="17">
         <f t="shared" si="0"/>
-        <v>-13503.040274450032</v>
+        <v>-26550.390240360022</v>
       </c>
       <c r="M7" s="17">
         <f t="shared" si="0"/>
-        <v>-26550.390240360022</v>
+        <v>-22916.35177501</v>
       </c>
       <c r="N7" s="17">
         <f t="shared" si="0"/>
-        <v>-22916.35177501</v>
+        <v>-8662.034638459998</v>
       </c>
       <c r="O7" s="17">
         <f t="shared" si="0"/>
-        <v>-8662.034638459998</v>
-[...2 lines deleted...]
-    <row r="8" spans="2:16" x14ac:dyDescent="0.2">
+        <v>-5184.4293345900078</v>
+      </c>
+      <c r="P7" s="25"/>
+    </row>
+    <row r="8" spans="2:17" x14ac:dyDescent="0.2">
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="2"/>
       <c r="M8" s="2"/>
       <c r="N8" s="2"/>
       <c r="O8" s="1"/>
     </row>
-    <row r="9" spans="2:16" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:17" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="11"/>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="11"/>
       <c r="O9" s="11"/>
     </row>
-    <row r="10" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="19"/>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="N10" s="19"/>
       <c r="O10" s="19"/>
       <c r="P10" s="6"/>
     </row>
-    <row r="11" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="11"/>
       <c r="O11" s="11"/>
       <c r="P11" s="7"/>
     </row>
-    <row r="12" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="11"/>
       <c r="O12" s="11"/>
       <c r="P12" s="7"/>
     </row>
-    <row r="13" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="7"/>
     </row>
-    <row r="14" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="7"/>
     </row>
-    <row r="15" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="7"/>
     </row>
-    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="7"/>
     </row>
     <row r="17" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
@@ -2842,256 +2899,265 @@
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
       <c r="I38" s="11"/>
       <c r="J38" s="11"/>
       <c r="K38" s="11"/>
       <c r="L38" s="11"/>
       <c r="M38" s="11"/>
       <c r="N38" s="11"/>
       <c r="O38" s="11"/>
     </row>
     <row r="39" spans="2:15" s="11" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="40" spans="2:15" s="11" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.2598425196850394" bottom="0.11811023622047245" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;L&amp;G</oddHeader>
     <firstHeader>&amp;L&amp;G</firstHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:O9"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.5" style="3" customWidth="1"/>
     <col min="2" max="2" width="38.75" style="3" customWidth="1"/>
     <col min="3" max="15" width="9.375" style="3" customWidth="1"/>
     <col min="16" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="9" t="str">
         <f>'Saldo leden - březen'!B2</f>
         <v>Srovnání příjmů a výdajů sociálního zabezpečení - leden až březen</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.2">
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
-      <c r="L3" s="12" t="s">
+      <c r="L3" s="12"/>
+      <c r="M3" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="M3" s="11"/>
       <c r="N3" s="11"/>
       <c r="O3" s="12"/>
     </row>
     <row r="4" spans="2:15" x14ac:dyDescent="0.2">
       <c r="B4" s="13"/>
       <c r="C4" s="14">
         <v>2003</v>
       </c>
       <c r="D4" s="14">
         <v>2004</v>
       </c>
       <c r="E4" s="14">
         <v>2005</v>
       </c>
       <c r="F4" s="14">
         <v>2006</v>
       </c>
       <c r="G4" s="14">
         <v>2007</v>
       </c>
       <c r="H4" s="14">
         <v>2008</v>
       </c>
       <c r="I4" s="14">
         <v>2009</v>
       </c>
       <c r="J4" s="14">
         <v>2010</v>
       </c>
       <c r="K4" s="14">
         <v>2011</v>
       </c>
       <c r="L4" s="14">
         <v>2012</v>
       </c>
-      <c r="M4" s="11"/>
+      <c r="M4" s="14">
+        <v>2013</v>
+      </c>
       <c r="N4" s="11"/>
       <c r="O4" s="12"/>
     </row>
     <row r="5" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="8">
         <v>56014.966805510005</v>
       </c>
       <c r="D5" s="8">
         <v>64738.42614286</v>
       </c>
       <c r="E5" s="8">
         <v>67898.763161640003</v>
       </c>
       <c r="F5" s="8">
         <v>73009.038939560007</v>
       </c>
       <c r="G5" s="8">
         <v>80161.145322640004</v>
       </c>
       <c r="H5" s="8">
         <v>87987.965041839998</v>
       </c>
       <c r="I5" s="8">
         <v>84631.20303978998</v>
       </c>
       <c r="J5" s="8">
         <v>79658.880681980008</v>
       </c>
       <c r="K5" s="8">
         <v>83062.716203530013</v>
       </c>
       <c r="L5" s="8">
         <v>86177.990294749994</v>
       </c>
-      <c r="M5" s="11"/>
+      <c r="M5" s="8">
+        <v>85216.783789090012</v>
+      </c>
       <c r="N5" s="11"/>
       <c r="O5" s="12"/>
     </row>
     <row r="6" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="21" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="15">
         <v>65319.242267520007</v>
       </c>
       <c r="D6" s="15">
         <v>63889.65614177</v>
       </c>
       <c r="E6" s="15">
         <v>70475.73327466</v>
       </c>
       <c r="F6" s="15">
         <v>79098.457370210002</v>
       </c>
       <c r="G6" s="15">
         <v>79563.930229210004</v>
       </c>
       <c r="H6" s="15">
         <v>82209.702644569988</v>
       </c>
       <c r="I6" s="15">
         <v>87695.427380309993</v>
       </c>
       <c r="J6" s="15">
         <v>90102.975163629977</v>
       </c>
       <c r="K6" s="15">
         <v>95578.609324350022</v>
       </c>
       <c r="L6" s="15">
         <v>97954.708431980005</v>
       </c>
-      <c r="M6" s="11"/>
+      <c r="M6" s="15">
+        <v>93977.879372859999</v>
+      </c>
       <c r="N6" s="11"/>
       <c r="O6" s="12"/>
     </row>
     <row r="7" spans="2:15" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="17">
         <f>C5-C6</f>
         <v>-9304.2754620100022</v>
       </c>
       <c r="D7" s="17">
         <f t="shared" ref="D7:L7" si="0">D5-D6</f>
         <v>848.77000109000073</v>
       </c>
       <c r="E7" s="17">
         <f t="shared" si="0"/>
         <v>-2576.9701130199974</v>
       </c>
       <c r="F7" s="17">
         <f t="shared" si="0"/>
         <v>-6089.4184306499956</v>
       </c>
       <c r="G7" s="17">
         <f t="shared" si="0"/>
         <v>597.21509343000071</v>
       </c>
       <c r="H7" s="17">
         <f t="shared" si="0"/>
         <v>5778.2623972700094</v>
       </c>
       <c r="I7" s="17">
         <f t="shared" si="0"/>
         <v>-3064.2243405200134</v>
       </c>
       <c r="J7" s="17">
         <f t="shared" si="0"/>
         <v>-10444.094481649969</v>
       </c>
       <c r="K7" s="17">
         <f t="shared" si="0"/>
         <v>-12515.893120820008</v>
       </c>
       <c r="L7" s="17">
         <f t="shared" si="0"/>
         <v>-11776.718137230011</v>
       </c>
-      <c r="M7" s="11"/>
+      <c r="M7" s="17">
+        <f t="shared" ref="M7" si="1">M5-M6</f>
+        <v>-8761.0955837699876</v>
+      </c>
       <c r="N7" s="11"/>
       <c r="O7" s="12"/>
     </row>
     <row r="8" spans="2:15" x14ac:dyDescent="0.2">
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
       <c r="J8" s="11"/>
       <c r="K8" s="11"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
       <c r="N8" s="11"/>
       <c r="O8" s="12"/>
     </row>
     <row r="9" spans="2:15" x14ac:dyDescent="0.2">
       <c r="B9" s="11"/>
       <c r="C9" s="22"/>
       <c r="D9" s="11"/>
       <c r="E9" s="23"/>
       <c r="F9" s="11"/>
@@ -3102,51 +3168,51 @@
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="11"/>
       <c r="O9" s="11"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.2598425196850394" bottom="0.11811023622047245" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;L&amp;G</oddHeader>
     <firstHeader>&amp;L&amp;G</firstHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>listy</vt:lpstr>
+        <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pojmenované oblasti</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Saldo leden - březen</vt:lpstr>
       <vt:lpstr>Starší údaje</vt:lpstr>
       <vt:lpstr>'Saldo leden - březen'!Oblast_tisku</vt:lpstr>
       <vt:lpstr>'Starší údaje'!Oblast_tisku</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ČSSZ</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>